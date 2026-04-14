--- v1 (2026-02-25)
+++ v2 (2026-04-14)
@@ -2,55 +2,56 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0AEA91EF" w14:textId="44B46483" w:rsidR="00291DED" w:rsidRPr="00E3708F" w:rsidRDefault="00E27103" w:rsidP="00927BD1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E3708F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
@@ -946,51 +947,50 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="-1321032650"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002A2888">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002A2888" w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002A2888" w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
@@ -998,51 +998,50 @@
         <w:t>Yes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002A2888" w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="123045353"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002A2888" w:rsidRPr="007818AD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002A2888" w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FD0D830" w14:textId="2AB4FA03" w:rsidR="00E27103" w:rsidRPr="007818AD" w:rsidRDefault="11E19C6F" w:rsidP="00F86185">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1319,51 +1318,50 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Starting place of the travel: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="-829668746"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CC1393" w:rsidRPr="007818AD">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E4810" w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
@@ -1427,51 +1425,50 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="61610953"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00CC1393" w:rsidRPr="007818AD">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000E4810" w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
@@ -1529,51 +1526,50 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="1027448658"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="007818AD">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000E4810" w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
@@ -1712,51 +1708,50 @@
       <w:r w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="-28575464"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="007818AD">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> residence</w:t>
       </w:r>
       <w:r w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
@@ -1796,51 +1791,50 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="2137824398"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="007818AD">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
@@ -1898,51 +1892,50 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="1716236592"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="007818AD">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
@@ -2052,51 +2045,50 @@
       <w:r w:rsidR="004A11CA" w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="-1630703143"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002A2888">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
@@ -2104,51 +2096,50 @@
         <w:t>Yes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="-204415468"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="007818AD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="057A1C3C" w14:textId="122928CE" w:rsidR="000833D2" w:rsidRPr="007818AD" w:rsidRDefault="000833D2" w:rsidP="00F86185">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -2324,51 +2315,50 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="009923BD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="-925654241"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00AC0389" w:rsidRPr="007818AD">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> cash</w:t>
       </w:r>
       <w:r w:rsidR="004A11CA" w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
@@ -2454,51 +2444,50 @@
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                       </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="1042562547"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000833D2" w:rsidRPr="007818AD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000833D2" w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> bank </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004A11CA" w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
@@ -2957,51 +2946,50 @@
       <w:r w:rsidR="00D07243" w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="787165996"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00312C03" w:rsidRPr="007818AD">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BA186A" w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BA186A" w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
@@ -3009,51 +2997,50 @@
         <w:t>Yes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BA186A" w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="1634056240"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BA186A" w:rsidRPr="007818AD">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BA186A" w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E81DB1F" w14:textId="6330CA7D" w:rsidR="00A7621C" w:rsidRPr="007818AD" w:rsidRDefault="005D6E4A" w:rsidP="00F86185">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
@@ -3281,51 +3268,50 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00233BF7" w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="1048265971"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="002C6B67" w:rsidRPr="007818AD">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008D4A8D" w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008D4A8D" w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
@@ -3418,51 +3404,50 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0094426A" w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="447358620"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00156F7E" w:rsidRPr="007818AD">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00233BF7" w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00233BF7" w:rsidRPr="007818AD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
@@ -3529,51 +3514,50 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D07243" w:rsidRPr="005855CD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="506023921"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00552CA1" w:rsidRPr="005855CD">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00552CA1" w:rsidRPr="005855CD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00552CA1" w:rsidRPr="005855CD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
@@ -3635,51 +3619,50 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0094426A" w:rsidRPr="005855CD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="952209867"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="005855CD">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00CE41A1" w:rsidRPr="005855CD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00CE41A1" w:rsidRPr="005855CD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
@@ -4165,74 +4148,73 @@
       <w:r w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00087E59" w:rsidRPr="00A03B1C">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:t>https://drozd.mzv.cz/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3BDF5581" w14:textId="3FF3E784" w:rsidR="008C2B3E" w:rsidRPr="00A03B1C" w:rsidRDefault="00115276" w:rsidP="00F86185">
+    <w:p w14:paraId="3BDF5581" w14:textId="3FF3E784" w:rsidR="008C2B3E" w:rsidRPr="00A03B1C" w:rsidRDefault="00000000" w:rsidP="00F86185">
       <w:pPr>
         <w:ind w:left="705" w:hanging="705"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="1057364158"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E27103" w:rsidRPr="00A03B1C">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E27103" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E27103" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
@@ -4240,101 +4222,99 @@
         <w:t>Yes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E27103" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="892236014"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E27103" w:rsidRPr="00A03B1C">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E27103" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> No </w:t>
       </w:r>
       <w:r w:rsidR="00E27103" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E27103" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="-864593073"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F373E2" w:rsidRPr="00A03B1C">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F373E2" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E27103" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
@@ -4808,74 +4788,73 @@
       <w:r w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>destination</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="156A7FC8" w14:textId="38F1845C" w:rsidR="00E27103" w:rsidRPr="00A03B1C" w:rsidRDefault="00115276" w:rsidP="00F86185">
+    <w:p w14:paraId="156A7FC8" w14:textId="38F1845C" w:rsidR="00E27103" w:rsidRPr="00A03B1C" w:rsidRDefault="00000000" w:rsidP="00F86185">
       <w:pPr>
         <w:ind w:left="705" w:hanging="705"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="522601230"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E27103" w:rsidRPr="00A03B1C">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E27103" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E27103" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
@@ -4883,51 +4862,50 @@
         <w:t>Yes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E27103" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="-966967051"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E27103" w:rsidRPr="00A03B1C">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E27103" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> No </w:t>
       </w:r>
       <w:r w:rsidR="00E27103" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
@@ -5405,74 +5383,73 @@
       <w:r w:rsidR="00E27103" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E27103" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>destination</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="6AF16794" w14:textId="612584CE" w:rsidR="0020644E" w:rsidRPr="00A03B1C" w:rsidRDefault="00115276" w:rsidP="00F86185">
+    <w:p w14:paraId="6AF16794" w14:textId="612584CE" w:rsidR="0020644E" w:rsidRPr="00A03B1C" w:rsidRDefault="00000000" w:rsidP="00F86185">
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="-2034019540"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0020644E" w:rsidRPr="00A03B1C">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0020644E" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0020644E" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
@@ -5480,51 +5457,50 @@
         <w:t>Yes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0020644E" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="521207626"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0020644E" w:rsidRPr="00A03B1C">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0020644E" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> No </w:t>
       </w:r>
       <w:r w:rsidR="0020644E" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
@@ -6227,75 +6203,74 @@
       <w:r w:rsidR="00992DD5" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00992DD5" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>destination</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="480D6F11" w14:textId="1BFB5A2B" w:rsidR="0020644E" w:rsidRPr="00A03B1C" w:rsidRDefault="00115276" w:rsidP="009E5589">
+    <w:p w14:paraId="480D6F11" w14:textId="1BFB5A2B" w:rsidR="0020644E" w:rsidRPr="00A03B1C" w:rsidRDefault="00000000" w:rsidP="009E5589">
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="-2063317542"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0020644E" w:rsidRPr="00A03B1C">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0020644E" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0020644E" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
@@ -6303,51 +6278,50 @@
         <w:t>Yes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0020644E" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="323403402"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0020644E" w:rsidRPr="00A03B1C">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0020644E" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> No </w:t>
       </w:r>
       <w:r w:rsidR="0020644E" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
@@ -6810,74 +6784,73 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00291DED" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>antimalarials</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00291DED" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76ABD5D2" w14:textId="7D9A4D52" w:rsidR="00F66511" w:rsidRPr="00A03B1C" w:rsidRDefault="00115276" w:rsidP="009E5589">
+    <w:p w14:paraId="76ABD5D2" w14:textId="7D9A4D52" w:rsidR="00F66511" w:rsidRPr="00A03B1C" w:rsidRDefault="00000000" w:rsidP="009E5589">
       <w:pPr>
         <w:ind w:left="705" w:hanging="705"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="1525219940"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="009E5768" w:rsidRPr="00A03B1C">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0020644E" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0020644E" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
@@ -6991,51 +6964,50 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0020644E" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="518820070"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0020644E" w:rsidRPr="00A03B1C">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0020644E" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0020644E" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
@@ -7131,98 +7103,97 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0020644E" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="-35890879"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0020644E" w:rsidRPr="00A03B1C">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0020644E" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> No </w:t>
       </w:r>
       <w:r w:rsidR="0020644E" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DF8DE1A" w14:textId="0A158569" w:rsidR="0020644E" w:rsidRPr="00A03B1C" w:rsidRDefault="0020644E" w:rsidP="009E5589">
       <w:pPr>
         <w:ind w:left="705" w:hanging="705"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="381FEFB0" w14:textId="494ADC20" w:rsidR="00F741EA" w:rsidRPr="00A03B1C" w:rsidRDefault="4F3D1B7E" w:rsidP="009E5589">
+    <w:p w14:paraId="381FEFB0" w14:textId="743167FE" w:rsidR="00F741EA" w:rsidRPr="00A03B1C" w:rsidRDefault="4F3D1B7E" w:rsidP="009E5589">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rStyle w:val="Hypertextovodkaz"/>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
@@ -7277,51 +7248,73 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ERV </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00176F13">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>ERGO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A03B1C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>insurance</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7617,87 +7610,119 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>destination</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="18E61E61" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00A03B1C">
+        <w:r w:rsidR="006A0ACE" w:rsidRPr="006A0ACE">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-            <w:bCs/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
-          <w:t>https://www.ervpojistovna.cz/cs/mobilni-aplikace</w:t>
+          <w:t xml:space="preserve">Aplikace </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="006A0ACE" w:rsidRPr="006A0ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hypertextovodkaz"/>
+            <w:sz w:val="19"/>
+            <w:szCs w:val="19"/>
+          </w:rPr>
+          <w:t>Travel</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="006A0ACE" w:rsidRPr="006A0ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hypertextovodkaz"/>
+            <w:sz w:val="19"/>
+            <w:szCs w:val="19"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> &amp; </w:t>
+        </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidR="006A0ACE" w:rsidRPr="006A0ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hypertextovodkaz"/>
+            <w:sz w:val="19"/>
+            <w:szCs w:val="19"/>
+          </w:rPr>
+          <w:t>Care - Informační</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
+        <w:r w:rsidR="006A0ACE" w:rsidRPr="006A0ACE">
+          <w:rPr>
+            <w:rStyle w:val="Hypertextovodkaz"/>
+            <w:sz w:val="19"/>
+            <w:szCs w:val="19"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> servis pro bezpečné cestování ve Vašem mobilu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E320C0C" w14:textId="49F11BFB" w:rsidR="002946B9" w:rsidRDefault="00115276" w:rsidP="009E5589">
+    <w:p w14:paraId="5E320C0C" w14:textId="49F11BFB" w:rsidR="002946B9" w:rsidRDefault="00000000" w:rsidP="009E5589">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="810598841"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001246D8" w:rsidRPr="00A03B1C">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001246D8" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001246D8" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
@@ -7708,84 +7733,83 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001246D8" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="1170057798"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001246D8" w:rsidRPr="00A03B1C">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001246D8" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> No </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62BFB67E" w14:textId="77777777" w:rsidR="00A95D93" w:rsidRPr="00CB7221" w:rsidRDefault="00A95D93" w:rsidP="009E5589">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4714A5E6" w14:textId="662FFF21" w:rsidR="00992DD5" w:rsidRPr="00A03B1C" w:rsidRDefault="00992DD5" w:rsidP="009E5589">
+    <w:p w14:paraId="4714A5E6" w14:textId="0504F7F1" w:rsidR="00992DD5" w:rsidRPr="00A03B1C" w:rsidRDefault="00992DD5" w:rsidP="009E5589">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
@@ -7935,51 +7959,73 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ERV </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00176F13">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>ERGO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A03B1C">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>insurance</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -8713,75 +8759,74 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>cancellation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A0AC29" w14:textId="38850E61" w:rsidR="00992DD5" w:rsidRDefault="00115276" w:rsidP="009E5589">
+    <w:p w14:paraId="24A0AC29" w14:textId="38850E61" w:rsidR="00992DD5" w:rsidRDefault="00000000" w:rsidP="009E5589">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="-1045362205"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00F86185" w:rsidRPr="00A03B1C">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00992DD5" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00992DD5" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -8794,51 +8839,50 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00992DD5" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="-1526398162"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00992DD5" w:rsidRPr="00A03B1C">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00992DD5" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> No </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D571138" w14:textId="77777777" w:rsidR="005427D7" w:rsidRPr="00CB7221" w:rsidRDefault="005427D7" w:rsidP="009E5589">
       <w:pPr>
         <w:rPr>
@@ -9444,75 +9488,75 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F8B3826" w14:textId="032FA0F6" w:rsidR="005427D7" w:rsidRPr="00DD22BB" w:rsidRDefault="001F1C68" w:rsidP="00D46FA3">
       <w:pPr>
         <w:pStyle w:val="Odstavecseseznamem"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00DD22BB">
+        <w:r w:rsidRPr="00D5450D">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:t>Foreign</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidRPr="00DD22BB">
+        <w:r w:rsidRPr="00D5450D">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:t xml:space="preserve"> business </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidRPr="00DD22BB">
+        <w:r w:rsidRPr="00D5450D">
           <w:rPr>
             <w:rStyle w:val="Hypertextovodkaz"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:t>trips</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="00013EC6" w:rsidRPr="00DD22BB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E675D5" w:rsidRPr="00DD22BB">
         <w:rPr>
@@ -9672,74 +9716,73 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E675D5" w:rsidRPr="00DD22BB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>documents</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D46FA3" w:rsidRPr="00DD22BB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E48B444" w14:textId="0FBB00CD" w:rsidR="005427D7" w:rsidRPr="00A03B1C" w:rsidRDefault="00115276" w:rsidP="005427D7">
+    <w:p w14:paraId="3E48B444" w14:textId="0FBB00CD" w:rsidR="005427D7" w:rsidRPr="00A03B1C" w:rsidRDefault="00000000" w:rsidP="005427D7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="-1531648638"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E23632" w:rsidRPr="00DD22BB">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005427D7" w:rsidRPr="00DD22BB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005427D7" w:rsidRPr="00DD22BB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
@@ -9747,51 +9790,50 @@
         <w:t>Yes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005427D7" w:rsidRPr="00DD22BB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="341518092"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="005427D7" w:rsidRPr="00DD22BB">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="005427D7" w:rsidRPr="00DD22BB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B03B872" w14:textId="77777777" w:rsidR="00D7744A" w:rsidRPr="00A03B1C" w:rsidRDefault="00D7744A" w:rsidP="009E5589">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -12233,75 +12275,74 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00B97E32">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>proceed</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33084C1C" w14:textId="77777777" w:rsidR="000833D2" w:rsidRPr="00A03B1C" w:rsidRDefault="00115276" w:rsidP="009E5589">
+    <w:p w14:paraId="33084C1C" w14:textId="77777777" w:rsidR="000833D2" w:rsidRPr="00A03B1C" w:rsidRDefault="00000000" w:rsidP="009E5589">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
           </w:rPr>
           <w:id w:val="-1470590341"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000833D2" w:rsidRPr="00A03B1C">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000833D2" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000833D2" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
@@ -12315,51 +12356,50 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="19"/>
             <w:szCs w:val="19"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
           <w:id w:val="-756514385"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="000833D2" w:rsidRPr="00A03B1C">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:color w:val="000000" w:themeColor="text1"/>
               <w:sz w:val="19"/>
               <w:szCs w:val="19"/>
               <w:lang w:eastAsia="en-US"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000833D2" w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> No </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="010265F9" w14:textId="77777777" w:rsidR="000B341C" w:rsidRDefault="000B341C" w:rsidP="009E5589">
@@ -12651,50 +12691,51 @@
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D8C38C5" w14:textId="73B5C17A" w:rsidR="00291DED" w:rsidRPr="00A03B1C" w:rsidRDefault="00291DED" w:rsidP="009E5589">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Signature</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A03B1C">
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A03B1C">
@@ -12715,65 +12756,65 @@
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00291DED" w:rsidRPr="00A03B1C" w:rsidSect="00F82C07">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1701" w:left="1417" w:header="1814" w:footer="1474" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="36220B11" w14:textId="77777777" w:rsidR="00115276" w:rsidRDefault="00115276" w:rsidP="00091D49">
+    <w:p w14:paraId="5A29D73D" w14:textId="77777777" w:rsidR="00685DAD" w:rsidRDefault="00685DAD" w:rsidP="00091D49">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11D0EE8D" w14:textId="77777777" w:rsidR="00115276" w:rsidRDefault="00115276" w:rsidP="00091D49">
+    <w:p w14:paraId="513579ED" w14:textId="77777777" w:rsidR="00685DAD" w:rsidRDefault="00685DAD" w:rsidP="00091D49">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="48FE39F8" w14:textId="77777777" w:rsidR="00115276" w:rsidRDefault="00115276"/>
+    <w:p w14:paraId="2CD91EC2" w14:textId="77777777" w:rsidR="00685DAD" w:rsidRDefault="00685DAD"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -12840,51 +12881,50 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="903649635"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="6CB2B4A6" w14:textId="6B77C7ED" w:rsidR="00825AE6" w:rsidRDefault="00825AE6">
         <w:pPr>
           <w:pStyle w:val="Zpat"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F373E2">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
@@ -12913,84 +12953,83 @@
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00F373E2">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7D48CB78" w14:textId="77777777" w:rsidR="00825AE6" w:rsidRDefault="00825AE6">
     <w:pPr>
       <w:pStyle w:val="Zpat"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D289A0B" w14:textId="77777777" w:rsidR="00115276" w:rsidRDefault="00115276" w:rsidP="00091D49">
+    <w:p w14:paraId="7E35F46F" w14:textId="77777777" w:rsidR="00685DAD" w:rsidRDefault="00685DAD" w:rsidP="00091D49">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B53CB1C" w14:textId="77777777" w:rsidR="00115276" w:rsidRDefault="00115276" w:rsidP="00091D49">
+    <w:p w14:paraId="543DBD1E" w14:textId="77777777" w:rsidR="00685DAD" w:rsidRDefault="00685DAD" w:rsidP="00091D49">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="220B7D3F" w14:textId="77777777" w:rsidR="00115276" w:rsidRDefault="00115276"/>
+    <w:p w14:paraId="4023BA59" w14:textId="77777777" w:rsidR="00685DAD" w:rsidRDefault="00685DAD"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="702A905F" w14:textId="6B8D5E70" w:rsidR="00825AE6" w:rsidRPr="00091D49" w:rsidRDefault="00115276" w:rsidP="00091D49">
+  <w:p w14:paraId="702A905F" w14:textId="6B8D5E70" w:rsidR="00825AE6" w:rsidRPr="00091D49" w:rsidRDefault="00000000" w:rsidP="00091D49">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1789936365"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Margins)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent/>
     </w:sdt>
     <w:r w:rsidR="00825AE6">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="3006CCBC" wp14:editId="0FE9273C">
           <wp:simplePos x="895350" y="447675"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>top</wp:align>
           </wp:positionV>
           <wp:extent cx="7558405" cy="10691495"/>
           <wp:effectExtent l="0" t="0" r="4445" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="38" name="Obrázek 38"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -13944,115 +13983,118 @@
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyMzEzNDExNzM1NbMwN7dU0lEKTi0uzszPAykwNKoFAObXTActAAAA"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00A200AD"/>
     <w:rsid w:val="00000A27"/>
     <w:rsid w:val="00013EC6"/>
     <w:rsid w:val="00035B8F"/>
     <w:rsid w:val="000422F1"/>
+    <w:rsid w:val="00043884"/>
     <w:rsid w:val="0005756A"/>
     <w:rsid w:val="00071E4A"/>
     <w:rsid w:val="00080B21"/>
     <w:rsid w:val="000833D2"/>
     <w:rsid w:val="00087E59"/>
     <w:rsid w:val="00091D49"/>
     <w:rsid w:val="000A5650"/>
     <w:rsid w:val="000A71C4"/>
     <w:rsid w:val="000B1A57"/>
     <w:rsid w:val="000B25D2"/>
     <w:rsid w:val="000B341C"/>
     <w:rsid w:val="000E0C3B"/>
     <w:rsid w:val="000E1BDF"/>
     <w:rsid w:val="000E21BB"/>
     <w:rsid w:val="000E4810"/>
     <w:rsid w:val="000E6CFC"/>
     <w:rsid w:val="000E77E8"/>
     <w:rsid w:val="000F09FF"/>
     <w:rsid w:val="000F2954"/>
     <w:rsid w:val="00102EE1"/>
     <w:rsid w:val="00112220"/>
     <w:rsid w:val="00115276"/>
     <w:rsid w:val="001246D8"/>
     <w:rsid w:val="00144C90"/>
     <w:rsid w:val="00146C60"/>
     <w:rsid w:val="00153D59"/>
     <w:rsid w:val="00156F7E"/>
     <w:rsid w:val="00161B36"/>
+    <w:rsid w:val="00176F13"/>
     <w:rsid w:val="001909CC"/>
     <w:rsid w:val="001A0294"/>
     <w:rsid w:val="001A0585"/>
     <w:rsid w:val="001C32B8"/>
     <w:rsid w:val="001C460A"/>
     <w:rsid w:val="001D1A10"/>
     <w:rsid w:val="001D64B0"/>
     <w:rsid w:val="001D6585"/>
     <w:rsid w:val="001F1C68"/>
     <w:rsid w:val="0020644E"/>
     <w:rsid w:val="00211A62"/>
     <w:rsid w:val="00217A43"/>
     <w:rsid w:val="0022316B"/>
     <w:rsid w:val="00233BF7"/>
     <w:rsid w:val="00235703"/>
     <w:rsid w:val="00235A3C"/>
     <w:rsid w:val="00266416"/>
     <w:rsid w:val="00291DED"/>
     <w:rsid w:val="002946B9"/>
     <w:rsid w:val="002A03C2"/>
     <w:rsid w:val="002A2888"/>
     <w:rsid w:val="002A44C1"/>
     <w:rsid w:val="002B1C1A"/>
     <w:rsid w:val="002B4A0D"/>
     <w:rsid w:val="002C6B67"/>
     <w:rsid w:val="002D18D7"/>
     <w:rsid w:val="002D521E"/>
     <w:rsid w:val="002F478C"/>
     <w:rsid w:val="00311A2D"/>
     <w:rsid w:val="00312C03"/>
     <w:rsid w:val="00323184"/>
     <w:rsid w:val="00323AC5"/>
     <w:rsid w:val="00332B31"/>
     <w:rsid w:val="003648E2"/>
     <w:rsid w:val="00366AF2"/>
     <w:rsid w:val="003671FE"/>
     <w:rsid w:val="00381565"/>
+    <w:rsid w:val="0038470F"/>
     <w:rsid w:val="003A62D5"/>
     <w:rsid w:val="003B2C3F"/>
     <w:rsid w:val="003D0783"/>
     <w:rsid w:val="003D2ADC"/>
     <w:rsid w:val="003D529E"/>
     <w:rsid w:val="003D7D79"/>
     <w:rsid w:val="003E690C"/>
     <w:rsid w:val="003F2FA2"/>
     <w:rsid w:val="004014D4"/>
     <w:rsid w:val="00405C90"/>
     <w:rsid w:val="004142D7"/>
     <w:rsid w:val="00417DE6"/>
     <w:rsid w:val="004262E2"/>
     <w:rsid w:val="00426719"/>
     <w:rsid w:val="00431775"/>
     <w:rsid w:val="00435128"/>
     <w:rsid w:val="00460A21"/>
     <w:rsid w:val="004647B2"/>
     <w:rsid w:val="00465D30"/>
     <w:rsid w:val="004815F3"/>
     <w:rsid w:val="00482123"/>
     <w:rsid w:val="00483F2D"/>
     <w:rsid w:val="0049646C"/>
     <w:rsid w:val="004A11CA"/>
     <w:rsid w:val="004B1AB4"/>
@@ -14074,67 +14116,71 @@
     <w:rsid w:val="00544C2E"/>
     <w:rsid w:val="00552CA1"/>
     <w:rsid w:val="0056507A"/>
     <w:rsid w:val="005702B1"/>
     <w:rsid w:val="005702F6"/>
     <w:rsid w:val="00573309"/>
     <w:rsid w:val="005855CD"/>
     <w:rsid w:val="00593EB0"/>
     <w:rsid w:val="00595F70"/>
     <w:rsid w:val="005A36D9"/>
     <w:rsid w:val="005B0A71"/>
     <w:rsid w:val="005B0D8A"/>
     <w:rsid w:val="005B5729"/>
     <w:rsid w:val="005D6E4A"/>
     <w:rsid w:val="005D712A"/>
     <w:rsid w:val="005F0305"/>
     <w:rsid w:val="006042BC"/>
     <w:rsid w:val="00611801"/>
     <w:rsid w:val="00620325"/>
     <w:rsid w:val="00627393"/>
     <w:rsid w:val="00637A19"/>
     <w:rsid w:val="00640E22"/>
     <w:rsid w:val="00644654"/>
     <w:rsid w:val="00647BA4"/>
     <w:rsid w:val="006808EB"/>
+    <w:rsid w:val="00685DAD"/>
     <w:rsid w:val="00690355"/>
     <w:rsid w:val="006977C1"/>
+    <w:rsid w:val="006A0ACE"/>
     <w:rsid w:val="006A362F"/>
     <w:rsid w:val="006A78BE"/>
     <w:rsid w:val="006E1C78"/>
     <w:rsid w:val="007005C0"/>
     <w:rsid w:val="0070458C"/>
+    <w:rsid w:val="00733169"/>
     <w:rsid w:val="00737E18"/>
     <w:rsid w:val="00771ECB"/>
     <w:rsid w:val="007818AD"/>
     <w:rsid w:val="0078352F"/>
     <w:rsid w:val="00784162"/>
     <w:rsid w:val="007A1C1D"/>
     <w:rsid w:val="007B0C58"/>
     <w:rsid w:val="007C564B"/>
     <w:rsid w:val="007D1642"/>
     <w:rsid w:val="007D6EE6"/>
+    <w:rsid w:val="007E0E0D"/>
     <w:rsid w:val="007E1FA9"/>
     <w:rsid w:val="0082097F"/>
     <w:rsid w:val="00822290"/>
     <w:rsid w:val="00825AE6"/>
     <w:rsid w:val="008603DD"/>
     <w:rsid w:val="00861803"/>
     <w:rsid w:val="008646F8"/>
     <w:rsid w:val="008778C8"/>
     <w:rsid w:val="00884F61"/>
     <w:rsid w:val="00892067"/>
     <w:rsid w:val="008A45E7"/>
     <w:rsid w:val="008A67F9"/>
     <w:rsid w:val="008A6BB5"/>
     <w:rsid w:val="008C2B3E"/>
     <w:rsid w:val="008D4A8D"/>
     <w:rsid w:val="008E5157"/>
     <w:rsid w:val="008E67FF"/>
     <w:rsid w:val="008E7F3B"/>
     <w:rsid w:val="008F3C98"/>
     <w:rsid w:val="0090704B"/>
     <w:rsid w:val="0091143C"/>
     <w:rsid w:val="00915127"/>
     <w:rsid w:val="00927BD1"/>
     <w:rsid w:val="009325E1"/>
     <w:rsid w:val="0093491B"/>
@@ -14204,97 +14250,99 @@
     <w:rsid w:val="00C51ABD"/>
     <w:rsid w:val="00C52114"/>
     <w:rsid w:val="00C578EC"/>
     <w:rsid w:val="00C67F2F"/>
     <w:rsid w:val="00C958CF"/>
     <w:rsid w:val="00CA4E95"/>
     <w:rsid w:val="00CA584B"/>
     <w:rsid w:val="00CB7221"/>
     <w:rsid w:val="00CC0242"/>
     <w:rsid w:val="00CC1393"/>
     <w:rsid w:val="00CC2234"/>
     <w:rsid w:val="00CC47B1"/>
     <w:rsid w:val="00CC5D75"/>
     <w:rsid w:val="00CD00A5"/>
     <w:rsid w:val="00CD33FB"/>
     <w:rsid w:val="00CD4319"/>
     <w:rsid w:val="00CE41A1"/>
     <w:rsid w:val="00D057FA"/>
     <w:rsid w:val="00D07243"/>
     <w:rsid w:val="00D228EA"/>
     <w:rsid w:val="00D2311F"/>
     <w:rsid w:val="00D32A26"/>
     <w:rsid w:val="00D44A16"/>
     <w:rsid w:val="00D46FA3"/>
     <w:rsid w:val="00D51065"/>
+    <w:rsid w:val="00D5450D"/>
     <w:rsid w:val="00D572E9"/>
     <w:rsid w:val="00D70330"/>
     <w:rsid w:val="00D70368"/>
     <w:rsid w:val="00D7105E"/>
     <w:rsid w:val="00D740DA"/>
     <w:rsid w:val="00D765CD"/>
     <w:rsid w:val="00D7744A"/>
     <w:rsid w:val="00D80A01"/>
     <w:rsid w:val="00D81C13"/>
     <w:rsid w:val="00D903A3"/>
     <w:rsid w:val="00D9071A"/>
     <w:rsid w:val="00D952C9"/>
     <w:rsid w:val="00D97DB8"/>
     <w:rsid w:val="00DA63E8"/>
     <w:rsid w:val="00DB3B8E"/>
     <w:rsid w:val="00DB5519"/>
     <w:rsid w:val="00DD22BB"/>
     <w:rsid w:val="00DE0D3B"/>
     <w:rsid w:val="00DE632E"/>
     <w:rsid w:val="00DF5CB0"/>
     <w:rsid w:val="00E14D44"/>
     <w:rsid w:val="00E23632"/>
     <w:rsid w:val="00E24BC9"/>
     <w:rsid w:val="00E27103"/>
     <w:rsid w:val="00E32409"/>
     <w:rsid w:val="00E3708F"/>
     <w:rsid w:val="00E433C7"/>
     <w:rsid w:val="00E443EC"/>
     <w:rsid w:val="00E675D5"/>
     <w:rsid w:val="00E70FA2"/>
     <w:rsid w:val="00E866B2"/>
     <w:rsid w:val="00E91803"/>
     <w:rsid w:val="00EA0B13"/>
     <w:rsid w:val="00EA3890"/>
     <w:rsid w:val="00EA7618"/>
     <w:rsid w:val="00EB7543"/>
     <w:rsid w:val="00EC0380"/>
     <w:rsid w:val="00EC126B"/>
     <w:rsid w:val="00EC2A7D"/>
     <w:rsid w:val="00EC4C63"/>
     <w:rsid w:val="00EC5070"/>
     <w:rsid w:val="00EC75E9"/>
     <w:rsid w:val="00ED20D9"/>
     <w:rsid w:val="00ED2517"/>
     <w:rsid w:val="00ED274B"/>
     <w:rsid w:val="00EE2CEB"/>
     <w:rsid w:val="00EE5D1F"/>
+    <w:rsid w:val="00F11E86"/>
     <w:rsid w:val="00F20A3C"/>
     <w:rsid w:val="00F26CE4"/>
     <w:rsid w:val="00F26D27"/>
     <w:rsid w:val="00F34AE7"/>
     <w:rsid w:val="00F35BD8"/>
     <w:rsid w:val="00F373E2"/>
     <w:rsid w:val="00F44A0A"/>
     <w:rsid w:val="00F45433"/>
     <w:rsid w:val="00F62CA9"/>
     <w:rsid w:val="00F66511"/>
     <w:rsid w:val="00F741EA"/>
     <w:rsid w:val="00F752DA"/>
     <w:rsid w:val="00F82C07"/>
     <w:rsid w:val="00F86185"/>
     <w:rsid w:val="00FA0C0B"/>
     <w:rsid w:val="00FB1DB6"/>
     <w:rsid w:val="00FB44B5"/>
     <w:rsid w:val="00FC13A8"/>
     <w:rsid w:val="00FD0CCD"/>
     <w:rsid w:val="00FE0A22"/>
     <w:rsid w:val="00FF5AF8"/>
     <w:rsid w:val="00FF7BD3"/>
     <w:rsid w:val="08AA2387"/>
     <w:rsid w:val="093EE13A"/>
     <w:rsid w:val="0C332DE4"/>
@@ -14762,51 +14810,50 @@
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:rsid w:val="00992DD5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="cs-CZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zhlav">
     <w:name w:val="header"/>
@@ -15474,51 +15521,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1788161063">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centrumcestovnimediciny.cz/en/list-of-obligatory-and-recommended-vaccinations-in-individual-countries/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.ervpojistovna.cz/download/warlist.pdf?_gl=1*1hun0r2*_ga*Nzg3MTg2OTcwLjE2NDQ5MTQ2MzU.*_ga_V4D4088MVK*MTY4MTcyOTc4OC4xMTguMS4xNjgxNzI5ODkwLjAuMC4w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drozd.mzv.cz/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://czuvpraze.sharepoint.com/sites/Pro-zamestnance/SitePages/en/Zahranicni-pracovni-cesty.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ervpojistovna.cz/cs/mobilni-aplikace" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centrumcestovnimediciny.cz/en/list-of-obligatory-and-recommended-vaccinations-in-individual-countries/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://secure.ervpojistovna.cz/download/warlist.pdf?_gl=1*1hun0r2*_ga*Nzg3MTg2OTcwLjE2NDQ5MTQ2MzU.*_ga_V4D4088MVK*MTY4MTcyOTc4OC4xMTguMS4xNjgxNzI5ODkwLjAuMC4w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drozd.mzv.cz/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://czuvpraze.sharepoint.com/sites/Pro-zamestnance/SitePages/en/Zahranicni-pracovni-cesty.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ergo-cestovni.cz/cs/mobilni-aplikace" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\vlkovav\Desktop\CZU_FTZ_hlavickovy%20papir\Barevny%20tisk\CZU_FTZ_Letterhead1.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -16014,80 +16061,86 @@
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EE95C69-A92A-4B02-AE3A-55D7ED51354A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0B70404-0DA5-430D-8F2B-DE0D9E3A3171}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F73DF31B-F463-4156-AE2B-F70C1C32E376}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{f26a48e1-fc21-461a-b97f-ac5bd535f341}" enabled="0" method="" siteId="{f26a48e1-fc21-461a-b97f-ac5bd535f341}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>CZU_FTZ_Letterhead1</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>5072</Characters>
+  <Pages>3</Pages>
+  <Words>933</Words>
+  <Characters>5033</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>139</Lines>
+  <Paragraphs>110</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5920</CharactersWithSpaces>
+  <CharactersWithSpaces>5856</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Vlková Vlasta</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BE0F3ED3F0905E4DB11B183490F7BDE9</vt:lpwstr>